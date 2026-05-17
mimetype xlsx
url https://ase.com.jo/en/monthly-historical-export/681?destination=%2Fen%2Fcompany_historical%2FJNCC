--- v0 (2026-03-24)
+++ v1 (2026-05-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Historical Trading Indicators" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>High</t>
   </si>
   <si>
     <t>Low</t>
   </si>
   <si>
     <t>Closing</t>
   </si>
   <si>
     <t>Value Traded</t>
   </si>
   <si>
     <t>No. of Trans</t>
   </si>
   <si>
     <t>No. of Shares</t>
   </si>
   <si>
     <t>01/05/2024</t>
   </si>
   <si>
@@ -149,63 +149,57 @@
   <si>
     <t>01/11/2020</t>
   </si>
   <si>
     <t>01/10/2020</t>
   </si>
   <si>
     <t>01/09/2020</t>
   </si>
   <si>
     <t>10/05/2020</t>
   </si>
   <si>
     <t>02/02/2020</t>
   </si>
   <si>
     <t>01/12/2019</t>
   </si>
   <si>
     <t>03/11/2019</t>
   </si>
   <si>
     <t>01/05/2019</t>
   </si>
   <si>
-    <t>02/01/2019</t>
-[...1 lines deleted...]
-  <si>
     <t>01/07/2018</t>
   </si>
   <si>
     <t>03/06/2018</t>
   </si>
   <si>
     <t>01/04/2018</t>
-  </si>
-[...1 lines deleted...]
-    <t>02/01/2018</t>
   </si>
   <si>
     <t>01/11/2017</t>
   </si>
   <si>
     <t>01/10/2017</t>
   </si>
   <si>
     <t>05/09/2017</t>
   </si>
   <si>
     <t>01/08/2017</t>
   </si>
   <si>
     <t>02/07/2017</t>
   </si>
   <si>
     <t>01/05/2017</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -553,54 +547,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G51"/>
+  <dimension ref="A1:G49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:G51"/>
+      <selection activeCell="A2" sqref="A2:G49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.855713" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.424561" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -1475,315 +1469,269 @@
       </c>
       <c r="C39" s="2">
         <v>0.07</v>
       </c>
       <c r="D39" s="2">
         <v>0.07</v>
       </c>
       <c r="E39" s="2">
         <v>2430</v>
       </c>
       <c r="F39" s="2">
         <v>3</v>
       </c>
       <c r="G39" s="2">
         <v>34712</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="2" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="2">
         <v>0.08</v>
       </c>
       <c r="C40" s="2">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="D40" s="2">
         <v>0.08</v>
       </c>
       <c r="E40" s="2">
-        <v>2932</v>
+        <v>4137</v>
       </c>
       <c r="F40" s="2">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G40" s="2">
-        <v>42406</v>
+        <v>58716</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="2" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B41" s="2">
         <v>0.08</v>
       </c>
       <c r="C41" s="2">
         <v>0.07</v>
       </c>
       <c r="D41" s="2">
         <v>0.08</v>
       </c>
       <c r="E41" s="2">
         <v>4137</v>
       </c>
       <c r="F41" s="2">
         <v>28</v>
       </c>
       <c r="G41" s="2">
         <v>58716</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="2" t="s">
         <v>46</v>
       </c>
       <c r="B42" s="2">
         <v>0.08</v>
       </c>
       <c r="C42" s="2">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="D42" s="2">
         <v>0.08</v>
       </c>
       <c r="E42" s="2">
-        <v>4137</v>
+        <v>136</v>
       </c>
       <c r="F42" s="2">
-        <v>28</v>
+        <v>1</v>
       </c>
       <c r="G42" s="2">
-        <v>58716</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B43" s="2">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="C43" s="2">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="D43" s="2">
-        <v>0.08</v>
+        <v>0.09</v>
       </c>
       <c r="E43" s="2">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="F43" s="2">
         <v>1</v>
       </c>
       <c r="G43" s="2">
-        <v>1700</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="2" t="s">
         <v>48</v>
       </c>
       <c r="B44" s="2">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="C44" s="2">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="D44" s="2">
-        <v>0.09</v>
+        <v>0.1</v>
       </c>
       <c r="E44" s="2">
-        <v>18</v>
+        <v>16229</v>
       </c>
       <c r="F44" s="2">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="G44" s="2">
-        <v>200</v>
+        <v>186705</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B45" s="2">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="C45" s="2">
+        <v>0.07</v>
+      </c>
+      <c r="D45" s="2">
         <v>0.09</v>
       </c>
-      <c r="D45" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="E45" s="2">
-        <v>18</v>
+        <v>9350</v>
       </c>
       <c r="F45" s="2">
-        <v>2</v>
+        <v>60</v>
       </c>
       <c r="G45" s="2">
-        <v>200</v>
+        <v>124432</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="2" t="s">
         <v>50</v>
       </c>
       <c r="B46" s="2">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="C46" s="2">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="D46" s="2">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="E46" s="2">
-        <v>16229</v>
+        <v>7676</v>
       </c>
       <c r="F46" s="2">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="G46" s="2">
-        <v>186705</v>
+        <v>109301</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B47" s="2">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="C47" s="2">
-        <v>0.07</v>
+        <v>0.04</v>
       </c>
       <c r="D47" s="2">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="E47" s="2">
-        <v>9350</v>
+        <v>1431</v>
       </c>
       <c r="F47" s="2">
-        <v>60</v>
+        <v>18</v>
       </c>
       <c r="G47" s="2">
-        <v>124432</v>
+        <v>35090</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B48" s="2">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="C48" s="2">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="D48" s="2">
-        <v>0.09</v>
+        <v>0.05</v>
       </c>
       <c r="E48" s="2">
-        <v>7676</v>
+        <v>336</v>
       </c>
       <c r="F48" s="2">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="G48" s="2">
-        <v>109301</v>
+        <v>5650</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B49" s="2">
-        <v>0.05</v>
+        <v>0.09</v>
       </c>
       <c r="C49" s="2">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="D49" s="2">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="E49" s="2">
-        <v>1431</v>
+        <v>7126</v>
       </c>
       <c r="F49" s="2">
-        <v>18</v>
+        <v>89</v>
       </c>
       <c r="G49" s="2">
-        <v>35090</v>
-[...44 lines deleted...]
-      <c r="G51" s="2">
         <v>115887</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>