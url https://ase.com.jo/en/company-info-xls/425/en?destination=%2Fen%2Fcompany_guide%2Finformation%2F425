--- v0 (2026-06-26)
+++ v1 (2026-11-02)
@@ -107,51 +107,51 @@
   <si>
     <t>06 4606111</t>
   </si>
   <si>
     <t>08-10-1996</t>
   </si>
   <si>
     <t>04-11-2002</t>
   </si>
   <si>
     <t>The operation, management, expansion, development, and investment of telecommunications networks transferred to it from the Telecommunications Corporation, the establishment of systems and facilities and equipment for providing telecommunications and information transmission services, the design of telecommunications devices, and the provision of consultancy and training in the company's field of business.</t>
   </si>
   <si>
     <t>Local 0 - Abroad 0</t>
   </si>
   <si>
     <t>https://www.sdc.com.jo/en/companyInfo?member_info=131206</t>
   </si>
   <si>
     <t>https://www.sdc.com.jo/en/securityInformation?security_id=131206</t>
   </si>
   <si>
     <t>Philippe Mansour</t>
   </si>
   <si>
-    <t>1,158</t>
+    <t>1,090</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -612,54 +612,54 @@
       <c r="H2" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>27</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>29</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>30</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>31</v>
       </c>
       <c r="P2" s="2">
-        <v>420</v>
+        <v>396</v>
       </c>
       <c r="Q2" s="2">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="R2" s="2">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>