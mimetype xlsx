--- v3 (2026-09-02)
+++ v4 (2026-10-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="معلومات الاتصال" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
   <si>
     <t>#No</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Fax</t>
   </si>
   <si>
     <t>POBox</t>
   </si>
   <si>
     <t>ZipCode</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
@@ -101,459 +101,474 @@
   <si>
     <t>shareco@shareco.com.jo</t>
   </si>
   <si>
     <t>shareco.com.jo</t>
   </si>
   <si>
     <t>التنمية للاوراق المالية</t>
   </si>
   <si>
     <t>info@tanmia.jo</t>
   </si>
   <si>
     <t>www.tanmia.jo</t>
   </si>
   <si>
     <t>التعاون العربي للاستثمارات المالية</t>
   </si>
   <si>
     <t>fcd@abci.com.jo</t>
   </si>
   <si>
     <t>www.abci.com.jo</t>
   </si>
   <si>
-    <t>الأمل القابضة</t>
+    <t>المتحدة للاستثمارات المالية</t>
+  </si>
+  <si>
+    <t>06/5105111</t>
+  </si>
+  <si>
+    <t>info@uficojo.com</t>
+  </si>
+  <si>
+    <t>www.ufico.com</t>
+  </si>
+  <si>
+    <t>المحفظة الوطنية للاوراق المالية</t>
+  </si>
+  <si>
+    <t>mahfaza@mahfaza.com.jo</t>
+  </si>
+  <si>
+    <t>www.npsc.com.jo</t>
+  </si>
+  <si>
+    <t>الوطنية للخدمات المالية</t>
+  </si>
+  <si>
+    <t>compliance@awraq.com</t>
+  </si>
+  <si>
+    <t>www.awraq.com</t>
+  </si>
+  <si>
+    <t>الاردن والخليج للاستثمارات المالية</t>
+  </si>
+  <si>
+    <t>jordan.gulf2@outlook.com</t>
+  </si>
+  <si>
+    <t>مجموعة العربي للاستثمار</t>
+  </si>
+  <si>
+    <t>mail@ab-invest.net</t>
+  </si>
+  <si>
+    <t>www.ab-invest.net</t>
+  </si>
+  <si>
+    <t>إمكان للخدمات المالية</t>
+  </si>
+  <si>
+    <t>sdc@imcan.jo</t>
+  </si>
+  <si>
+    <t>www.imcan.jo</t>
+  </si>
+  <si>
+    <t>المتداول العربي للخدمات المالية والاستثمار</t>
+  </si>
+  <si>
+    <t>tasneem.damati@atsgm.com</t>
+  </si>
+  <si>
+    <t>www.atsgm.com</t>
+  </si>
+  <si>
+    <t>الشركة العربية الأردنية المتحدة للاستثمار والوساطة المالية</t>
+  </si>
+  <si>
+    <t>unitedarabco@ajib.com</t>
+  </si>
+  <si>
+    <t>www.uajib.com</t>
+  </si>
+  <si>
+    <t>الشروق للوساطة المالية</t>
+  </si>
+  <si>
+    <t>alshoroouqfb@gmail.com</t>
+  </si>
+  <si>
+    <t>www.alshorouqfb.com</t>
+  </si>
+  <si>
+    <t>الأولى للاستثمارات المالية</t>
+  </si>
+  <si>
+    <t>info@first.com.jo</t>
+  </si>
+  <si>
+    <t>www.first.com.jo</t>
+  </si>
+  <si>
+    <t>الحكمة للخدمات المالية</t>
+  </si>
+  <si>
+    <t>INFO@ALHEKMA-FS.COM</t>
+  </si>
+  <si>
+    <t>www.hekma-fs.com</t>
+  </si>
+  <si>
+    <t>المغتربين الأردنيين للوساطة المالية</t>
+  </si>
+  <si>
+    <t>Jefb.48@gmail.com</t>
+  </si>
+  <si>
+    <t>jefb-jo.com</t>
+  </si>
+  <si>
+    <t>ملتقى التداول</t>
+  </si>
+  <si>
+    <t>info@al-multaqaa.com</t>
+  </si>
+  <si>
+    <t>www.al-multaqaa.com</t>
+  </si>
+  <si>
+    <t>ابداع للاستثمارات المالية</t>
+  </si>
+  <si>
+    <t>ibdacompany@newtoninsurance.com</t>
+  </si>
+  <si>
+    <t>أجياد للأوراق المالية</t>
+  </si>
+  <si>
+    <t>info@ajiadsecurities.com</t>
+  </si>
+  <si>
+    <t>www.ajiadsecurities.com</t>
+  </si>
+  <si>
+    <t>لبنان والمهجر للأوراق المالية</t>
+  </si>
+  <si>
+    <t>info@efs.jo</t>
+  </si>
+  <si>
+    <t>www.blom.com.jo/arabic/blom-securities</t>
+  </si>
+  <si>
+    <t>الاستشارات المالية الدولية</t>
+  </si>
+  <si>
+    <t>info@ifa-jo.com</t>
+  </si>
+  <si>
+    <t>ifa-jo.com</t>
+  </si>
+  <si>
+    <t>دلتا للاستثمارات المالية</t>
+  </si>
+  <si>
+    <t>info@deltajo.net</t>
+  </si>
+  <si>
+    <t>www.deltajo.net</t>
+  </si>
+  <si>
+    <t>شعاع للتداول والاستثمار</t>
+  </si>
+  <si>
+    <t>info@shuaa-brokerserv.com</t>
+  </si>
+  <si>
+    <t>www.shuaa-brokerserv.com</t>
+  </si>
+  <si>
+    <t>سنابل الخير للاستثمارات المالية</t>
+  </si>
+  <si>
+    <t>sanabelinvest@hotmail.com</t>
+  </si>
+  <si>
+    <t>www.sanabel-alkhair.com</t>
+  </si>
+  <si>
+    <t>السهم الدولي للاستثمار والوساطة المالية</t>
+  </si>
+  <si>
+    <t>customer.service@alsahembroker65.com</t>
+  </si>
+  <si>
+    <t>www.alsahembroker65.com</t>
+  </si>
+  <si>
+    <t>الأمناء للاستثمار وإدارة المحافظ المالية</t>
+  </si>
+  <si>
+    <t>alomana@hotmail.com</t>
+  </si>
+  <si>
+    <t>alomanaa.jo</t>
+  </si>
+  <si>
+    <t>المال الأردني للاستثمار والوساطة المالية</t>
+  </si>
+  <si>
+    <t>shaker.alkeilani@capitalinv.com</t>
+  </si>
+  <si>
+    <t>www.capitalinv.com</t>
+  </si>
+  <si>
+    <t>رم للوساطة المالية</t>
+  </si>
+  <si>
+    <t>info@ruminvest.com</t>
+  </si>
+  <si>
+    <t>www.ruminvest.com</t>
+  </si>
+  <si>
+    <t>مبادلة للاستثمارات المالية</t>
+  </si>
+  <si>
+    <t>info@mubadala.com.jo</t>
+  </si>
+  <si>
+    <t>السلام للاستثمارات المالية</t>
+  </si>
+  <si>
+    <t>al_salam_investment@hotmail.com</t>
+  </si>
+  <si>
+    <t>salaminv.com</t>
+  </si>
+  <si>
+    <t>النخبة للخدمات المالية</t>
+  </si>
+  <si>
+    <t>info@elite-fs.com</t>
+  </si>
+  <si>
+    <t>www.elite-fs.com</t>
+  </si>
+  <si>
+    <t>المصرفيون للوساطة و الاستثمارات المالية</t>
+  </si>
+  <si>
+    <t>bankers.brokerage@gmail.com</t>
+  </si>
+  <si>
+    <t>www.bankersjo.com</t>
+  </si>
+  <si>
+    <t>الاتحاد للوساطة المالية</t>
+  </si>
+  <si>
+    <t>etihadbrokerage@bankaletihad.com</t>
+  </si>
+  <si>
+    <t>www.bankaletihad.com/ar/branch-finder/54961/</t>
+  </si>
+  <si>
+    <t>العربية السويسرية للاستثمارات المالية</t>
+  </si>
+  <si>
+    <t>info@arabswissco.com</t>
+  </si>
+  <si>
+    <t>الأهلي للوساطة المالية</t>
+  </si>
+  <si>
+    <t>info@ahlibrokerage.com</t>
+  </si>
+  <si>
+    <t>www.ahli.com</t>
+  </si>
+  <si>
+    <t>البلاد للأوراق المالية والاستثمار</t>
+  </si>
+  <si>
+    <t>info@biladcapital.com</t>
+  </si>
+  <si>
+    <t>www.biladcapital.com</t>
+  </si>
+  <si>
+    <t>تفوق للاستثمارات المالية</t>
+  </si>
+  <si>
+    <t>info@excelinvest.jo</t>
+  </si>
+  <si>
+    <t>www.excelinvest.jo</t>
+  </si>
+  <si>
+    <t>الندوة للخدمات المالية والاستثمار</t>
+  </si>
+  <si>
+    <t>contactus@ndwa.com.jo</t>
+  </si>
+  <si>
+    <t>www.ndwa.com.jo</t>
+  </si>
+  <si>
+    <t>استثمار للخدمات المالية</t>
+  </si>
+  <si>
+    <t>info@istithmar.jo</t>
+  </si>
+  <si>
+    <t>www.istithmar.jo</t>
+  </si>
+  <si>
+    <t>الأوائل الدولية للأوراق المالية</t>
+  </si>
+  <si>
+    <t>e.almani@alawaeljo.com</t>
+  </si>
+  <si>
+    <t>الأردنية السعودية الإماراتية للاستثمارات المالية</t>
+  </si>
+  <si>
+    <t>0795432328</t>
+  </si>
+  <si>
+    <t>jesco_87@hotmail.com</t>
+  </si>
+  <si>
+    <t>أمنية للاستثمارات المالية</t>
+  </si>
+  <si>
+    <t>06/5699925</t>
+  </si>
+  <si>
+    <t>06/5699924</t>
+  </si>
+  <si>
+    <t>info@umniahinvest.com</t>
+  </si>
+  <si>
+    <t>www.umniahinvest.com</t>
+  </si>
+  <si>
+    <t>الياسمين للأوراق المالية والاستثمار</t>
+  </si>
+  <si>
+    <t>yasmeen@alyasmeen.net</t>
+  </si>
+  <si>
+    <t>www.alyasmeen.net</t>
+  </si>
+  <si>
+    <t>مسك للوساطة المالية</t>
+  </si>
+  <si>
+    <t>Misc.Brokerage@Safwabank.com</t>
+  </si>
+  <si>
+    <t>www.safwabank.com</t>
+  </si>
+  <si>
+    <t>بيت الاستثمار العالمي- الأردن</t>
+  </si>
+  <si>
+    <t>info@gloabl.com.jo</t>
+  </si>
+  <si>
+    <t>https://www.oulawasata.com.kw/global/index.aspx</t>
+  </si>
+  <si>
+    <t>الاعتماد المالي الاستثماري للوساطة المالية</t>
+  </si>
+  <si>
+    <t>065548841</t>
+  </si>
+  <si>
+    <t>jordan@cfifinancial.com</t>
+  </si>
+  <si>
+    <t>www.cfi.trade</t>
+  </si>
+  <si>
+    <t>نور المال للأسواق العالمية والوساطة المالية</t>
+  </si>
+  <si>
+    <t>info@nooralmal.com</t>
+  </si>
+  <si>
+    <t>www.nooralmal.com</t>
+  </si>
+  <si>
+    <t>الأمل للوساطة والأوراق المالية</t>
+  </si>
+  <si>
+    <t>065671485</t>
+  </si>
+  <si>
+    <t>065667993</t>
   </si>
   <si>
     <t>info@alamal.com.jo</t>
   </si>
   <si>
-    <t>alamal.com.jo</t>
-[...383 lines deleted...]
-    <t>www.nooralmal.com</t>
+    <t>https://alamal.com.jo/</t>
   </si>
   <si>
     <t>بي إتش إم كابيتال للخدمات المالية ش.م.خ</t>
   </si>
   <si>
     <t>compliance@bhmuae.ae</t>
   </si>
   <si>
     <t>www.bhmuae.ae</t>
   </si>
   <si>
     <t>الدار للأسهم والسندات ذ.م.م</t>
   </si>
   <si>
     <t>info@aldarshares.com</t>
   </si>
   <si>
     <t>www.aldarshares.com</t>
+  </si>
+  <si>
+    <t>الدولية للأوراق المالية ذ.م.م</t>
+  </si>
+  <si>
+    <t>Compliance@intlsecurities.ae</t>
+  </si>
+  <si>
+    <t>www.intlsecurities.ae</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -883,54 +898,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I53"/>
+  <dimension ref="A1:I54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:I53"/>
+      <selection activeCell="A2" sqref="A2:I54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="69.554443" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -1107,1353 +1122,1376 @@
       </c>
       <c r="C7" s="2">
         <v>5629300</v>
       </c>
       <c r="D7" s="2">
         <v>5682941</v>
       </c>
       <c r="E7" s="2">
         <v>930059</v>
       </c>
       <c r="F7" s="2">
         <v>11193</v>
       </c>
       <c r="G7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="I7" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="2">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="C8" s="2">
-        <v>5671485</v>
+      <c r="C8" s="2" t="s">
+        <v>30</v>
       </c>
       <c r="D8" s="2">
-        <v>5667993</v>
+        <v>5094026</v>
       </c>
       <c r="E8" s="2">
-        <v>961598</v>
+        <v>940900</v>
       </c>
       <c r="F8" s="2">
-        <v>11196</v>
+        <v>11194</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I8" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="2">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="C9" s="2" t="s">
         <v>33</v>
       </c>
+      <c r="C9" s="2">
+        <v>5609000</v>
+      </c>
       <c r="D9" s="2">
-        <v>5094026</v>
+        <v>5609001</v>
       </c>
       <c r="E9" s="2">
-        <v>940900</v>
+        <v>926721</v>
       </c>
       <c r="F9" s="2">
-        <v>11194</v>
+        <v>11190</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I9" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="2">
-        <v>5609000</v>
+        <v>5503800</v>
       </c>
       <c r="D10" s="2">
-        <v>5609001</v>
+        <v>5503801</v>
       </c>
       <c r="E10" s="2">
-        <v>926721</v>
+        <v>925102</v>
       </c>
       <c r="F10" s="2">
-        <v>11190</v>
+        <v>11110</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="I10" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C11" s="2">
-        <v>5503800</v>
+        <v>5675617</v>
       </c>
       <c r="D11" s="2">
-        <v>5503801</v>
+        <v>5660973</v>
       </c>
       <c r="E11" s="2">
-        <v>925102</v>
+        <v>930174</v>
       </c>
       <c r="F11" s="2">
-        <v>11110</v>
+        <v>11193</v>
       </c>
       <c r="G11" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="H11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="2"/>
       <c r="I11" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="2">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="B12" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="C12" s="2">
+        <v>5522239</v>
+      </c>
+      <c r="D12" s="2">
+        <v>5519014</v>
+      </c>
+      <c r="E12" s="2">
+        <v>143156</v>
+      </c>
+      <c r="F12" s="2">
+        <v>11814</v>
+      </c>
+      <c r="G12" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="C12" s="2">
-[...11 lines deleted...]
-      <c r="G12" s="2" t="s">
+      <c r="H12" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="H12" s="2"/>
       <c r="I12" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="2">
-        <v>5522239</v>
+        <v>5000500</v>
       </c>
       <c r="D13" s="2">
-        <v>5519014</v>
+        <v>5000505</v>
       </c>
       <c r="E13" s="2">
-        <v>143156</v>
+        <v>942487</v>
       </c>
       <c r="F13" s="2">
-        <v>11814</v>
+        <v>11194</v>
       </c>
       <c r="G13" s="2" t="s">
         <v>45</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I13" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="2">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>47</v>
       </c>
       <c r="C14" s="2">
-        <v>5000500</v>
+        <v>5603747</v>
       </c>
       <c r="D14" s="2">
-        <v>5000505</v>
+        <v>5651549</v>
       </c>
       <c r="E14" s="2">
-        <v>942487</v>
+        <v>930610</v>
       </c>
       <c r="F14" s="2">
-        <v>11194</v>
+        <v>11193</v>
       </c>
       <c r="G14" s="2" t="s">
         <v>48</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>49</v>
       </c>
       <c r="I14" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="2">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C15" s="2">
-        <v>5603747</v>
+        <v>5671578</v>
       </c>
       <c r="D15" s="2">
-        <v>5651549</v>
+        <v>5696156</v>
       </c>
       <c r="E15" s="2">
-        <v>930610</v>
+        <v>8797</v>
       </c>
       <c r="F15" s="2">
-        <v>11193</v>
+        <v>11121</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>51</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>52</v>
       </c>
       <c r="I15" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="2">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>53</v>
       </c>
       <c r="C16" s="2">
-        <v>5671578</v>
+        <v>5685850</v>
       </c>
       <c r="D16" s="2">
-        <v>5696156</v>
+        <v>5685851</v>
       </c>
       <c r="E16" s="2">
-        <v>8797</v>
+        <v>930362</v>
       </c>
       <c r="F16" s="2">
-        <v>11121</v>
+        <v>11193</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>54</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>55</v>
       </c>
       <c r="I16" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="2">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>56</v>
       </c>
       <c r="C17" s="2">
-        <v>5685850</v>
+        <v>5201450</v>
       </c>
       <c r="D17" s="2">
-        <v>5685851</v>
+        <v>5653564</v>
       </c>
       <c r="E17" s="2">
-        <v>930362</v>
+        <v>930533</v>
       </c>
       <c r="F17" s="2">
         <v>11193</v>
       </c>
       <c r="G17" s="2" t="s">
         <v>57</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>58</v>
       </c>
       <c r="I17" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="2">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="2">
-        <v>5201450</v>
+        <v>5654046</v>
       </c>
       <c r="D18" s="2">
-        <v>5653564</v>
+        <v>5654049</v>
       </c>
       <c r="E18" s="2">
-        <v>930533</v>
+        <v>930110</v>
       </c>
       <c r="F18" s="2">
         <v>11193</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>60</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>61</v>
       </c>
       <c r="I18" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="2">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C19" s="2">
-        <v>5654046</v>
-[...3 lines deleted...]
-      </c>
+        <v>5654614</v>
+      </c>
+      <c r="D19" s="2"/>
       <c r="E19" s="2">
-        <v>930110</v>
+        <v>930642</v>
       </c>
       <c r="F19" s="2">
         <v>11193</v>
       </c>
       <c r="G19" s="2" t="s">
         <v>63</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>64</v>
       </c>
       <c r="I19" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="2">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>65</v>
       </c>
       <c r="C20" s="2">
-        <v>5654614</v>
-[...1 lines deleted...]
-      <c r="D20" s="2"/>
+        <v>5687833</v>
+      </c>
+      <c r="D20" s="2">
+        <v>5687697</v>
+      </c>
       <c r="E20" s="2">
-        <v>930642</v>
+        <v>930644</v>
       </c>
       <c r="F20" s="2">
         <v>11193</v>
       </c>
       <c r="G20" s="2" t="s">
         <v>66</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>67</v>
       </c>
       <c r="I20" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="2">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="2">
-        <v>5687833</v>
+        <v>5925301</v>
       </c>
       <c r="D21" s="2">
-        <v>5687697</v>
+        <v>5817017</v>
       </c>
       <c r="E21" s="2">
-        <v>930644</v>
+        <v>930657</v>
       </c>
       <c r="F21" s="2">
         <v>11193</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="H21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H21" s="2"/>
       <c r="I21" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="2">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C22" s="2">
-        <v>5925301</v>
+        <v>5622268</v>
       </c>
       <c r="D22" s="2">
-        <v>5817017</v>
+        <v>5622293</v>
       </c>
       <c r="E22" s="2">
-        <v>930657</v>
+        <v>930693</v>
       </c>
       <c r="F22" s="2">
         <v>11193</v>
       </c>
       <c r="G22" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="H22" s="2" t="s">
         <v>72</v>
       </c>
-      <c r="H22" s="2"/>
       <c r="I22" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="2">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="2">
-        <v>5622268</v>
+        <v>5661608</v>
       </c>
       <c r="D23" s="2">
-        <v>5622293</v>
+        <v>5663905</v>
       </c>
       <c r="E23" s="2">
-        <v>930693</v>
+        <v>942341</v>
       </c>
       <c r="F23" s="2">
-        <v>11193</v>
+        <v>11194</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>75</v>
       </c>
       <c r="I23" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="2">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="2">
-        <v>5661608</v>
+        <v>5690922</v>
       </c>
       <c r="D24" s="2">
-        <v>5663905</v>
+        <v>5626665</v>
       </c>
       <c r="E24" s="2">
-        <v>942341</v>
+        <v>930352</v>
       </c>
       <c r="F24" s="2">
-        <v>11194</v>
+        <v>11193</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>77</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>78</v>
       </c>
       <c r="I24" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="2">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>79</v>
       </c>
       <c r="C25" s="2">
-        <v>5690922</v>
+        <v>5827339</v>
       </c>
       <c r="D25" s="2">
-        <v>5626665</v>
+        <v>5827388</v>
       </c>
       <c r="E25" s="2">
-        <v>930352</v>
+        <v>11814</v>
       </c>
       <c r="F25" s="2">
-        <v>11193</v>
+        <v>143477</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>80</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>81</v>
       </c>
       <c r="I25" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="2">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>82</v>
       </c>
       <c r="C26" s="2">
-        <v>5827339</v>
+        <v>5868730</v>
       </c>
       <c r="D26" s="2">
-        <v>5827388</v>
+        <v>5868734</v>
       </c>
       <c r="E26" s="2">
-        <v>11814</v>
+        <v>927744</v>
       </c>
       <c r="F26" s="2">
-        <v>143477</v>
+        <v>11190</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>83</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>84</v>
       </c>
       <c r="I26" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="2">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="2">
-        <v>5868730</v>
+        <v>5653046</v>
       </c>
       <c r="D27" s="2">
-        <v>5868734</v>
+        <v>5653047</v>
       </c>
       <c r="E27" s="2">
-        <v>927744</v>
+        <v>930299</v>
       </c>
       <c r="F27" s="2">
-        <v>11190</v>
+        <v>11193</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>86</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>87</v>
       </c>
       <c r="I27" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" s="2">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>88</v>
       </c>
       <c r="C28" s="2">
-        <v>5653046</v>
+        <v>5691662</v>
       </c>
       <c r="D28" s="2">
-        <v>5653047</v>
+        <v>5691665</v>
       </c>
       <c r="E28" s="2">
-        <v>930299</v>
+        <v>930750</v>
       </c>
       <c r="F28" s="2">
         <v>11193</v>
       </c>
       <c r="G28" s="2" t="s">
         <v>89</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>90</v>
       </c>
       <c r="I28" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" s="2">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>91</v>
       </c>
       <c r="C29" s="2">
-        <v>5691662</v>
+        <v>5230709</v>
       </c>
       <c r="D29" s="2">
-        <v>5691665</v>
+        <v>5230746</v>
       </c>
       <c r="E29" s="2">
-        <v>930750</v>
+        <v>100</v>
       </c>
       <c r="F29" s="2">
-        <v>11193</v>
+        <v>11931</v>
       </c>
       <c r="G29" s="2" t="s">
         <v>92</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>93</v>
       </c>
       <c r="I29" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" s="2">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>94</v>
       </c>
       <c r="C30" s="2">
-        <v>5230709</v>
+        <v>5200330</v>
       </c>
       <c r="D30" s="2">
-        <v>5230746</v>
+        <v>5692872</v>
       </c>
       <c r="E30" s="2">
-        <v>100</v>
+        <v>940982</v>
       </c>
       <c r="F30" s="2">
-        <v>11931</v>
+        <v>11194</v>
       </c>
       <c r="G30" s="2" t="s">
         <v>95</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>96</v>
       </c>
       <c r="I30" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" s="2">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>97</v>
       </c>
       <c r="C31" s="2">
-        <v>5200330</v>
+        <v>5201230</v>
       </c>
       <c r="D31" s="2">
-        <v>5692872</v>
+        <v>5201240</v>
       </c>
       <c r="E31" s="2">
-        <v>940982</v>
+        <v>2729</v>
       </c>
       <c r="F31" s="2">
-        <v>11194</v>
+        <v>11953</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>98</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>99</v>
       </c>
       <c r="I31" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="2">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>100</v>
       </c>
       <c r="C32" s="2">
-        <v>5201230</v>
+        <v>5688366</v>
       </c>
       <c r="D32" s="2">
-        <v>5201240</v>
+        <v>5688368</v>
       </c>
       <c r="E32" s="2">
-        <v>2729</v>
+        <v>930240</v>
       </c>
       <c r="F32" s="2">
-        <v>11953</v>
+        <v>11193</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>101</v>
       </c>
-      <c r="H32" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H32" s="2"/>
       <c r="I32" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="2">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B33" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C33" s="2">
+        <v>5622042</v>
+      </c>
+      <c r="D33" s="2">
+        <v>5622045</v>
+      </c>
+      <c r="E33" s="2">
+        <v>923198</v>
+      </c>
+      <c r="F33" s="2">
+        <v>11129</v>
+      </c>
+      <c r="G33" s="2" t="s">
         <v>103</v>
       </c>
-      <c r="C33" s="2">
-[...11 lines deleted...]
-      <c r="G33" s="2" t="s">
+      <c r="H33" s="2" t="s">
         <v>104</v>
       </c>
-      <c r="H33" s="2"/>
       <c r="I33" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="2">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>105</v>
       </c>
       <c r="C34" s="2">
-        <v>5622042</v>
+        <v>5505755</v>
       </c>
       <c r="D34" s="2">
-        <v>5622045</v>
+        <v>5547878</v>
       </c>
       <c r="E34" s="2">
-        <v>923198</v>
+        <v>942276</v>
       </c>
       <c r="F34" s="2">
-        <v>11129</v>
+        <v>11194</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>106</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>107</v>
       </c>
       <c r="I34" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="2">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>108</v>
       </c>
       <c r="C35" s="2">
-        <v>5505755</v>
+        <v>5825380</v>
       </c>
       <c r="D35" s="2">
-        <v>5547878</v>
+        <v>5827590</v>
       </c>
       <c r="E35" s="2">
-        <v>942276</v>
+        <v>144609</v>
       </c>
       <c r="F35" s="2">
-        <v>11194</v>
+        <v>11814</v>
       </c>
       <c r="G35" s="2" t="s">
         <v>109</v>
       </c>
       <c r="H35" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I35" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" s="2">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>111</v>
       </c>
       <c r="C36" s="2">
-        <v>5825380</v>
+        <v>5675558</v>
       </c>
       <c r="D36" s="2">
-        <v>5827590</v>
+        <v>5606996</v>
       </c>
       <c r="E36" s="2">
-        <v>144609</v>
+        <v>35104</v>
       </c>
       <c r="F36" s="2">
-        <v>11814</v>
+        <v>11180</v>
       </c>
       <c r="G36" s="2" t="s">
         <v>112</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>113</v>
       </c>
       <c r="I36" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" s="2">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="2">
-        <v>5675558</v>
+        <v>5655717</v>
       </c>
       <c r="D37" s="2">
-        <v>5606996</v>
+        <v>5655414</v>
       </c>
       <c r="E37" s="2">
-        <v>35104</v>
+        <v>930269</v>
       </c>
       <c r="F37" s="2">
-        <v>11180</v>
+        <v>11193</v>
       </c>
       <c r="G37" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="H37" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="2"/>
       <c r="I37" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" s="2">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B38" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="C38" s="2">
+        <v>5624471</v>
+      </c>
+      <c r="D38" s="2">
+        <v>5821162</v>
+      </c>
+      <c r="E38" s="2">
+        <v>942077</v>
+      </c>
+      <c r="F38" s="2">
+        <v>11194</v>
+      </c>
+      <c r="G38" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="C38" s="2">
-[...11 lines deleted...]
-      <c r="G38" s="2" t="s">
+      <c r="H38" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="H38" s="2"/>
       <c r="I38" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" s="2">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>119</v>
       </c>
       <c r="C39" s="2">
-        <v>5624471</v>
+        <v>5105900</v>
       </c>
       <c r="D39" s="2">
-        <v>5821162</v>
+        <v>5105900</v>
       </c>
       <c r="E39" s="2">
-        <v>942077</v>
+        <v>3275</v>
       </c>
       <c r="F39" s="2">
-        <v>11194</v>
+        <v>11181</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>120</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>121</v>
       </c>
       <c r="I39" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" s="2">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>122</v>
       </c>
       <c r="C40" s="2">
-        <v>5105900</v>
+        <v>5519309</v>
       </c>
       <c r="D40" s="2">
-        <v>5105900</v>
+        <v>5519567</v>
       </c>
       <c r="E40" s="2">
-        <v>3275</v>
+        <v>942453</v>
       </c>
       <c r="F40" s="2">
-        <v>11181</v>
+        <v>11194</v>
       </c>
       <c r="G40" s="2" t="s">
         <v>123</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>124</v>
       </c>
       <c r="I40" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" s="2">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>125</v>
       </c>
       <c r="C41" s="2">
-        <v>5519309</v>
+        <v>5105213</v>
       </c>
       <c r="D41" s="2">
-        <v>5519567</v>
+        <v>5105217</v>
       </c>
       <c r="E41" s="2">
-        <v>942453</v>
+        <v>930340</v>
       </c>
       <c r="F41" s="2">
-        <v>11194</v>
+        <v>11193</v>
       </c>
       <c r="G41" s="2" t="s">
         <v>126</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>127</v>
       </c>
       <c r="I41" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" s="2">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>128</v>
       </c>
       <c r="C42" s="2">
-        <v>5105213</v>
+        <v>5007000</v>
       </c>
       <c r="D42" s="2">
-        <v>5105217</v>
+        <v>5610555</v>
       </c>
       <c r="E42" s="2">
-        <v>930340</v>
+        <v>942462</v>
       </c>
       <c r="F42" s="2">
-        <v>11193</v>
+        <v>11194</v>
       </c>
       <c r="G42" s="2" t="s">
         <v>129</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>130</v>
       </c>
       <c r="I42" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" s="2">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>131</v>
       </c>
       <c r="C43" s="2">
-        <v>5007000</v>
+        <v>5633222</v>
       </c>
       <c r="D43" s="2">
-        <v>5610555</v>
+        <v>5675752</v>
       </c>
       <c r="E43" s="2">
-        <v>942462</v>
+        <v>963510</v>
       </c>
       <c r="F43" s="2">
-        <v>11194</v>
+        <v>11196</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="H43" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H43" s="2"/>
       <c r="I43" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="2">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B44" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="C44" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="C44" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="D44" s="2"/>
       <c r="E44" s="2">
-        <v>963510</v>
+        <v>1554</v>
       </c>
       <c r="F44" s="2">
-        <v>11196</v>
+        <v>11953</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>135</v>
       </c>
       <c r="H44" s="2"/>
       <c r="I44" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="2">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>136</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="D45" s="2"/>
+      <c r="D45" s="2" t="s">
+        <v>138</v>
+      </c>
       <c r="E45" s="2">
-        <v>1554</v>
+        <v>215213</v>
       </c>
       <c r="F45" s="2">
-        <v>11953</v>
+        <v>11122</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="H45" s="2"/>
+        <v>139</v>
+      </c>
+      <c r="H45" s="2" t="s">
+        <v>140</v>
+      </c>
       <c r="I45" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="2">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="D46" s="2" t="s">
         <v>141</v>
       </c>
+      <c r="C46" s="2">
+        <v>5656652</v>
+      </c>
+      <c r="D46" s="2">
+        <v>5656334</v>
+      </c>
       <c r="E46" s="2">
-        <v>215213</v>
+        <v>930447</v>
       </c>
       <c r="F46" s="2">
-        <v>11122</v>
+        <v>11193</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>142</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>143</v>
       </c>
       <c r="I46" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="2">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>144</v>
       </c>
       <c r="C47" s="2">
-        <v>5656652</v>
+        <v>4602195</v>
       </c>
       <c r="D47" s="2">
-        <v>5656334</v>
+        <v>4602196</v>
       </c>
       <c r="E47" s="2">
-        <v>930447</v>
+        <v>840762</v>
       </c>
       <c r="F47" s="2">
-        <v>11193</v>
+        <v>11181</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>145</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>146</v>
       </c>
       <c r="I47" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="2">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>147</v>
       </c>
       <c r="C48" s="2">
-        <v>4602195</v>
+        <v>5005050</v>
       </c>
       <c r="D48" s="2">
-        <v>4602196</v>
+        <v>5005055</v>
       </c>
       <c r="E48" s="2">
-        <v>840762</v>
+        <v>3268</v>
       </c>
       <c r="F48" s="2">
         <v>11181</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>148</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>149</v>
       </c>
       <c r="I48" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" s="2">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>150</v>
       </c>
       <c r="C49" s="2">
-        <v>5005050</v>
-[...2 lines deleted...]
-        <v>5005055</v>
+        <v>5548844</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>151</v>
       </c>
       <c r="E49" s="2">
-        <v>3268</v>
+        <v>17545</v>
       </c>
       <c r="F49" s="2">
-        <v>11181</v>
+        <v>11195</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="I49" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" s="2">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C50" s="2">
-        <v>5548844</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>5622404</v>
+      </c>
+      <c r="D50" s="2">
+        <v>5681511</v>
       </c>
       <c r="E50" s="2">
-        <v>17545</v>
+        <v>930439</v>
       </c>
       <c r="F50" s="2">
-        <v>11195</v>
+        <v>11193</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>155</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>156</v>
       </c>
       <c r="I50" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" s="2">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>157</v>
       </c>
-      <c r="C51" s="2">
-[...3 lines deleted...]
-        <v>5681511</v>
+      <c r="C51" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>159</v>
       </c>
       <c r="E51" s="2">
-        <v>930439</v>
+        <v>961598</v>
       </c>
       <c r="F51" s="2">
-        <v>11193</v>
+        <v>11196</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="I51" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" s="2">
         <v>200</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="C52" s="2">
         <v>971405247555</v>
       </c>
       <c r="D52" s="2"/>
       <c r="E52" s="2"/>
       <c r="F52" s="2">
         <v>26730</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="I52" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" s="2">
         <v>201</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="C53" s="2">
         <v>97126126666</v>
       </c>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="I53" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" s="2">
+        <v>202</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="C54" s="2">
+        <v>97124942718</v>
+      </c>
+      <c r="D54" s="2"/>
+      <c r="E54" s="2"/>
+      <c r="F54" s="2"/>
+      <c r="G54" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="H54" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="I54" s="2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>