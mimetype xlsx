--- v0 (2026-01-07)
+++ v1 (2026-04-29)
@@ -101,51 +101,51 @@
   <si>
     <t>shareco@shareco.com.jo</t>
   </si>
   <si>
     <t>shareco.com.jo</t>
   </si>
   <si>
     <t>التنمية للاوراق المالية</t>
   </si>
   <si>
     <t>info@tanmia.jo</t>
   </si>
   <si>
     <t>www.tanmia.jo</t>
   </si>
   <si>
     <t>التعاون العربي للاستثمارات المالية</t>
   </si>
   <si>
     <t>fcd@abci.com.jo</t>
   </si>
   <si>
     <t>www.abci.com.jo</t>
   </si>
   <si>
-    <t>الأمل للاستثمارات المالية</t>
+    <t>الأمل القابضة</t>
   </si>
   <si>
     <t>info@alamal.com.jo</t>
   </si>
   <si>
     <t>alamal.com.jo</t>
   </si>
   <si>
     <t>المتحدة للاستثمارات المالية</t>
   </si>
   <si>
     <t>06/5105111</t>
   </si>
   <si>
     <t>info@uficojo.com</t>
   </si>
   <si>
     <t>www.ufico.com</t>
   </si>
   <si>
     <t>المحفظة الوطنية للاوراق المالية</t>
   </si>
   <si>
     <t>mahfaza@mahfaza.com.jo</t>
   </si>
@@ -167,51 +167,51 @@
   <si>
     <t>jordan.gulf2@outlook.com</t>
   </si>
   <si>
     <t>مجموعة العربي للاستثمار</t>
   </si>
   <si>
     <t>mail@ab-invest.net</t>
   </si>
   <si>
     <t>www.ab-invest.net</t>
   </si>
   <si>
     <t>إمكان للخدمات المالية</t>
   </si>
   <si>
     <t>sdc@imcan.jo</t>
   </si>
   <si>
     <t>www.imcan.jo</t>
   </si>
   <si>
     <t>الأسواق الناشئة للخدمات المالية والاستثمار</t>
   </si>
   <si>
-    <t>info@atsgm.com</t>
+    <t>tasneem.damati@atsgm.com</t>
   </si>
   <si>
     <t>www.atsgm.com</t>
   </si>
   <si>
     <t>الشركة العربية الأردنية المتحدة للاستثمار والوساطة المالية</t>
   </si>
   <si>
     <t>unitedarabco@ajib.com</t>
   </si>
   <si>
     <t>www.uajib.com</t>
   </si>
   <si>
     <t>الشروق للوساطة المالية</t>
   </si>
   <si>
     <t>alshoroouqfb@gmail.com</t>
   </si>
   <si>
     <t>www.alshorouqfb.com</t>
   </si>
   <si>
     <t>الأولى للاستثمارات المالية</t>
   </si>
@@ -419,51 +419,51 @@
   <si>
     <t>www.excelinvest.jo</t>
   </si>
   <si>
     <t>الندوة للخدمات المالية والاستثمار</t>
   </si>
   <si>
     <t>info@ndwa.com.jo</t>
   </si>
   <si>
     <t>www.ndwa.com.jo</t>
   </si>
   <si>
     <t>استثمار للخدمات المالية</t>
   </si>
   <si>
     <t>info@istithmar.jo</t>
   </si>
   <si>
     <t>www.istithmar.jo</t>
   </si>
   <si>
     <t>الأوائل الدولية للأوراق المالية</t>
   </si>
   <si>
-    <t>d.albitar@alawaeljo.com</t>
+    <t>e.almani@alawaeljo.com</t>
   </si>
   <si>
     <t>الأردنية السعودية الإماراتية للاستثمارات المالية</t>
   </si>
   <si>
     <t>0795432328</t>
   </si>
   <si>
     <t>jesco_87@hotmail.com</t>
   </si>
   <si>
     <t>أمنية للاستثمارات المالية</t>
   </si>
   <si>
     <t>06/5699925</t>
   </si>
   <si>
     <t>06/5699924</t>
   </si>
   <si>
     <t>info@umniahinvest.com</t>
   </si>
   <si>
     <t>www.umniahinvest.com</t>
   </si>
@@ -1043,51 +1043,51 @@
       </c>
       <c r="G5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="I5" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="2">
         <v>8</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="2">
         <v>4619758</v>
       </c>
       <c r="D6" s="2">
         <v>4619626</v>
       </c>
       <c r="E6" s="2">
-        <v>925781</v>
+        <v>725781</v>
       </c>
       <c r="F6" s="2">
         <v>11190</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="I6" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="2">
         <v>12</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="2">
         <v>5629300</v>
       </c>
       <c r="D7" s="2">
@@ -1127,57 +1127,57 @@
       </c>
       <c r="F8" s="2">
         <v>11196</v>
       </c>
       <c r="G8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="I8" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="2">
         <v>16</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="2">
-        <v>5694026</v>
+        <v>5094026</v>
       </c>
       <c r="E9" s="2">
-        <v>927250</v>
+        <v>940900</v>
       </c>
       <c r="F9" s="2">
-        <v>11192</v>
+        <v>11194</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>34</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I9" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="2">
         <v>22</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C10" s="2">
         <v>5609000</v>
       </c>
       <c r="D10" s="2">
         <v>5609001</v>
       </c>
       <c r="E10" s="2">
@@ -1500,75 +1500,75 @@
       </c>
       <c r="F21" s="2">
         <v>11193</v>
       </c>
       <c r="G21" s="2" t="s">
         <v>69</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>70</v>
       </c>
       <c r="I21" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="2">
         <v>55</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="2">
         <v>5925301</v>
       </c>
       <c r="D22" s="2">
-        <v>5817107</v>
+        <v>5817017</v>
       </c>
       <c r="E22" s="2">
         <v>930657</v>
       </c>
       <c r="F22" s="2">
         <v>11193</v>
       </c>
       <c r="G22" s="2" t="s">
         <v>72</v>
       </c>
       <c r="H22" s="2"/>
       <c r="I22" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="2">
         <v>56</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="2">
-        <v>5622269</v>
+        <v>5622268</v>
       </c>
       <c r="D23" s="2">
         <v>5622293</v>
       </c>
       <c r="E23" s="2">
         <v>930693</v>
       </c>
       <c r="F23" s="2">
         <v>11193</v>
       </c>
       <c r="G23" s="2" t="s">
         <v>74</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>75</v>
       </c>
       <c r="I23" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="2">
         <v>58</v>
       </c>
       <c r="B24" s="2" t="s">
@@ -1617,54 +1617,54 @@
       </c>
       <c r="G25" s="2" t="s">
         <v>80</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>81</v>
       </c>
       <c r="I25" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="2">
         <v>62</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>82</v>
       </c>
       <c r="C26" s="2">
         <v>5827339</v>
       </c>
       <c r="D26" s="2">
         <v>5827388</v>
       </c>
       <c r="E26" s="2">
-        <v>819</v>
+        <v>11814</v>
       </c>
       <c r="F26" s="2">
-        <v>21110</v>
+        <v>143477</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>83</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>84</v>
       </c>
       <c r="I26" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" s="2">
         <v>63</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C27" s="2">
         <v>5868730</v>
       </c>
       <c r="D27" s="2">
         <v>5868734</v>
       </c>
       <c r="E27" s="2">
@@ -1788,51 +1788,51 @@
       </c>
       <c r="F31" s="2">
         <v>11194</v>
       </c>
       <c r="G31" s="2" t="s">
         <v>98</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>99</v>
       </c>
       <c r="I31" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" s="2">
         <v>68</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>100</v>
       </c>
       <c r="C32" s="2">
         <v>5201230</v>
       </c>
       <c r="D32" s="2">
-        <v>5201244</v>
+        <v>5201240</v>
       </c>
       <c r="E32" s="2">
         <v>2729</v>
       </c>
       <c r="F32" s="2">
         <v>11953</v>
       </c>
       <c r="G32" s="2" t="s">
         <v>101</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>102</v>
       </c>
       <c r="I32" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" s="2">
         <v>69</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>103</v>
       </c>
       <c r="C33" s="2">
@@ -1841,57 +1841,57 @@
       <c r="D33" s="2">
         <v>5688368</v>
       </c>
       <c r="E33" s="2">
         <v>930240</v>
       </c>
       <c r="F33" s="2">
         <v>11193</v>
       </c>
       <c r="G33" s="2" t="s">
         <v>104</v>
       </c>
       <c r="H33" s="2"/>
       <c r="I33" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" s="2">
         <v>71</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>105</v>
       </c>
       <c r="C34" s="2">
-        <v>5622043</v>
+        <v>5622042</v>
       </c>
       <c r="D34" s="2">
         <v>5622045</v>
       </c>
       <c r="E34" s="2">
-        <v>921198</v>
+        <v>923198</v>
       </c>
       <c r="F34" s="2">
         <v>11129</v>
       </c>
       <c r="G34" s="2" t="s">
         <v>106</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>107</v>
       </c>
       <c r="I34" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" s="2">
         <v>72</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>108</v>
       </c>
       <c r="C35" s="2">
         <v>5505755</v>
       </c>
       <c r="D35" s="2">
@@ -2132,51 +2132,51 @@
       </c>
       <c r="F43" s="2">
         <v>11194</v>
       </c>
       <c r="G43" s="2" t="s">
         <v>132</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>133</v>
       </c>
       <c r="I43" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" s="2">
         <v>86</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>134</v>
       </c>
       <c r="C44" s="2">
         <v>5633222</v>
       </c>
       <c r="D44" s="2">
-        <v>5678492</v>
+        <v>5675752</v>
       </c>
       <c r="E44" s="2">
         <v>963510</v>
       </c>
       <c r="F44" s="2">
         <v>11196</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>135</v>
       </c>
       <c r="H44" s="2"/>
       <c r="I44" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="2">
         <v>87</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>136</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>137</v>
       </c>
@@ -2212,51 +2212,51 @@
       </c>
       <c r="E46" s="2">
         <v>215213</v>
       </c>
       <c r="F46" s="2">
         <v>11122</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>142</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>143</v>
       </c>
       <c r="I46" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" s="2">
         <v>92</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>144</v>
       </c>
       <c r="C47" s="2">
-        <v>5656045</v>
+        <v>5656652</v>
       </c>
       <c r="D47" s="2">
         <v>5656334</v>
       </c>
       <c r="E47" s="2">
         <v>930447</v>
       </c>
       <c r="F47" s="2">
         <v>11193</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>145</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>146</v>
       </c>
       <c r="I47" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" s="2">
         <v>93</v>
       </c>
       <c r="B48" s="2" t="s">