--- v1 (2026-04-29)
+++ v2 (2026-07-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="معلومات الاتصال" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>#No</t>
   </si>
   <si>
     <t>Company Name</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Fax</t>
   </si>
   <si>
     <t>POBox</t>
   </si>
   <si>
     <t>ZipCode</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
@@ -401,51 +401,51 @@
   <si>
     <t>www.ahli.com</t>
   </si>
   <si>
     <t>البلاد للأوراق المالية والاستثمار</t>
   </si>
   <si>
     <t>info@biladcapital.com</t>
   </si>
   <si>
     <t>www.biladcapital.com</t>
   </si>
   <si>
     <t>تفوق للاستثمارات المالية</t>
   </si>
   <si>
     <t>info@excelinvest.jo</t>
   </si>
   <si>
     <t>www.excelinvest.jo</t>
   </si>
   <si>
     <t>الندوة للخدمات المالية والاستثمار</t>
   </si>
   <si>
-    <t>info@ndwa.com.jo</t>
+    <t>contactus@ndwa.com.jo</t>
   </si>
   <si>
     <t>www.ndwa.com.jo</t>
   </si>
   <si>
     <t>استثمار للخدمات المالية</t>
   </si>
   <si>
     <t>info@istithmar.jo</t>
   </si>
   <si>
     <t>www.istithmar.jo</t>
   </si>
   <si>
     <t>الأوائل الدولية للأوراق المالية</t>
   </si>
   <si>
     <t>e.almani@alawaeljo.com</t>
   </si>
   <si>
     <t>الأردنية السعودية الإماراتية للاستثمارات المالية</t>
   </si>
   <si>
     <t>0795432328</t>
   </si>
@@ -492,50 +492,68 @@
     <t>info@gloabl.com.jo</t>
   </si>
   <si>
     <t>https://www.oulawasata.com.kw/global/index.aspx</t>
   </si>
   <si>
     <t>الاعتماد المالي الاستثماري للوساطة المالية</t>
   </si>
   <si>
     <t>065548841</t>
   </si>
   <si>
     <t>jordan@cfifinancial.com</t>
   </si>
   <si>
     <t>www.cfi.trade</t>
   </si>
   <si>
     <t>نور المال للأسواق العالمية والوساطة المالية</t>
   </si>
   <si>
     <t>info@nooralmal.com</t>
   </si>
   <si>
     <t>www.nooralmal.com</t>
+  </si>
+  <si>
+    <t>بي إتش إم كابيتال للخدمات المالية ش.م.خ</t>
+  </si>
+  <si>
+    <t>compliance@bhmuae.ae</t>
+  </si>
+  <si>
+    <t>www.bhmuae.ae</t>
+  </si>
+  <si>
+    <t>الدار للأسهم والسندات ذ.م.م</t>
+  </si>
+  <si>
+    <t>info@aldarshares.com</t>
+  </si>
+  <si>
+    <t>www.aldarshares.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -865,61 +883,61 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I51"/>
+  <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A2" sqref="A2:I51"/>
+      <selection activeCell="A2" sqref="A2:I53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="4.570313" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="69.554443" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="56.557617" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
@@ -2158,55 +2176,53 @@
       </c>
       <c r="E44" s="2">
         <v>963510</v>
       </c>
       <c r="F44" s="2">
         <v>11196</v>
       </c>
       <c r="G44" s="2" t="s">
         <v>135</v>
       </c>
       <c r="H44" s="2"/>
       <c r="I44" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="2">
         <v>87</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>136</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="D45" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="D45" s="2"/>
       <c r="E45" s="2">
-        <v>1104</v>
+        <v>1554</v>
       </c>
       <c r="F45" s="2">
         <v>11953</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>138</v>
       </c>
       <c r="H45" s="2"/>
       <c r="I45" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="2">
         <v>91</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>140</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>141</v>
       </c>
@@ -2346,50 +2362,98 @@
       <c r="A51" s="2">
         <v>97</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>157</v>
       </c>
       <c r="C51" s="2">
         <v>5622404</v>
       </c>
       <c r="D51" s="2">
         <v>5681511</v>
       </c>
       <c r="E51" s="2">
         <v>930439</v>
       </c>
       <c r="F51" s="2">
         <v>11193</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>158</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>159</v>
       </c>
       <c r="I51" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" s="2">
+        <v>200</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="C52" s="2">
+        <v>971405247555</v>
+      </c>
+      <c r="D52" s="2"/>
+      <c r="E52" s="2"/>
+      <c r="F52" s="2">
+        <v>26730</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="H52" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="I52" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" s="2">
+        <v>201</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="C53" s="2">
+        <v>97126126666</v>
+      </c>
+      <c r="D53" s="2"/>
+      <c r="E53" s="2"/>
+      <c r="F53" s="2"/>
+      <c r="G53" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="I53" s="2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>