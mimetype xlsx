--- v2 (2026-07-01)
+++ v3 (2026-09-02)
@@ -164,51 +164,51 @@
   <si>
     <t>الاردن والخليج للاستثمارات المالية</t>
   </si>
   <si>
     <t>jordan.gulf2@outlook.com</t>
   </si>
   <si>
     <t>مجموعة العربي للاستثمار</t>
   </si>
   <si>
     <t>mail@ab-invest.net</t>
   </si>
   <si>
     <t>www.ab-invest.net</t>
   </si>
   <si>
     <t>إمكان للخدمات المالية</t>
   </si>
   <si>
     <t>sdc@imcan.jo</t>
   </si>
   <si>
     <t>www.imcan.jo</t>
   </si>
   <si>
-    <t>الأسواق الناشئة للخدمات المالية والاستثمار</t>
+    <t>المتداول العربي للخدمات المالية والاستثمار</t>
   </si>
   <si>
     <t>tasneem.damati@atsgm.com</t>
   </si>
   <si>
     <t>www.atsgm.com</t>
   </si>
   <si>
     <t>الشركة العربية الأردنية المتحدة للاستثمار والوساطة المالية</t>
   </si>
   <si>
     <t>unitedarabco@ajib.com</t>
   </si>
   <si>
     <t>www.uajib.com</t>
   </si>
   <si>
     <t>الشروق للوساطة المالية</t>
   </si>
   <si>
     <t>alshoroouqfb@gmail.com</t>
   </si>
   <si>
     <t>www.alshorouqfb.com</t>
   </si>
@@ -2188,51 +2188,51 @@
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" s="2">
         <v>87</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>136</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>137</v>
       </c>
       <c r="D45" s="2"/>
       <c r="E45" s="2">
         <v>1554</v>
       </c>
       <c r="F45" s="2">
         <v>11953</v>
       </c>
       <c r="G45" s="2" t="s">
         <v>138</v>
       </c>
       <c r="H45" s="2"/>
       <c r="I45" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" s="2">
         <v>91</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>140</v>
       </c>
       <c r="D46" s="2" t="s">
         <v>141</v>
       </c>
       <c r="E46" s="2">
         <v>215213</v>
       </c>
       <c r="F46" s="2">
         <v>11122</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>142</v>
       </c>
       <c r="H46" s="2" t="s">