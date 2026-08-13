--- v0 (2026-06-18)
+++ v1 (2026-08-13)
@@ -426,94 +426,94 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>0</v>
       </c>
       <c r="B2">
         <v>0</v>
       </c>
       <c r="C2">
         <v>0</v>
       </c>
       <c r="D2">
         <v>0.33</v>
       </c>
       <c r="E2">
-        <v>16528</v>
+        <v>16741</v>
       </c>
       <c r="F2">
-        <v>20</v>
+        <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>0</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0.34</v>
       </c>
       <c r="E3">
         <v>3522</v>
       </c>
       <c r="F3">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>0</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4">
         <v>0</v>
       </c>
       <c r="D4">
         <v>0.35</v>
       </c>
       <c r="E4">
-        <v>493</v>
+        <v>993</v>
       </c>
       <c r="F4">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>0</v>
       </c>
       <c r="B5">
         <v>0</v>
       </c>
       <c r="C5">
         <v>0</v>
       </c>
       <c r="D5">
         <v>0.36</v>
       </c>
       <c r="E5">
         <v>227</v>
       </c>
       <c r="F5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>0</v>