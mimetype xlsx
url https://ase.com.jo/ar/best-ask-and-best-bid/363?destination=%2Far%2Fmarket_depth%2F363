--- v0 (2026-05-13)
+++ v1 (2026-08-19)
@@ -417,51 +417,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
-        <v>1068</v>
+        <v>688</v>
       </c>
       <c r="C2">
         <v>1</v>
       </c>
       <c r="D2">
         <v>0</v>
       </c>
       <c r="E2">
         <v>0</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>0</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">